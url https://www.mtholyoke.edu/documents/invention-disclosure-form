--- v0 (2025-10-08)
+++ v1 (2026-10-24)
@@ -1,9701 +1,5389 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...13 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/x-font-ttf" Extension="ttf"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w:rsidR="00397B5B" w:rsidRPr="006547FA" w:rsidRDefault="00397B5B" w:rsidP="00397B5B">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006547FA">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As you provide the following information, please keep in mind that your disclosure will be considered by </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the dean of faculty and treasurer’s office staff</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. It will assist their decision process if you understand that they must consider factors such as market potential, technical feasibility, degree of development required, interest by potential licensees, commercial impact, and related criteria. Since they may not be experts in your area of research, your efforts to help them understand your invention on the basis of the above criteria will be greatly appreciated. Thus please provide a concise answer to each question; attach additional materials to provide details only if necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">As </w:t>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
-      <w:r>
-[...167 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="Table1"/>
+        <w:tblW w:w="10790.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7427"/>
         <w:gridCol w:w="3363"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="7427"/>
+            <w:gridCol w:w="3363"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00397B5B" w:rsidTr="00113D10">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1241"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="1241" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF6393" w:rsidRDefault="00397B5B" w:rsidP="00105B44">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Title </w:t>
             </w:r>
-            <w:r w:rsidRPr="00397B5B">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">should be sufficiently descriptive to aid in identifying the invention:</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AE030A" w:rsidRPr="00397B5B">
-[...85 lines deleted...]
-            </w:r>
+            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.gjdgxs" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00397B5B" w:rsidTr="00397B5B">
-[...33 lines deleted...]
-      <w:tr w:rsidR="00397B5B" w:rsidTr="00113D10">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1115"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00397B5B" w:rsidRDefault="00397B5B" w:rsidP="00397B5B">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...192 lines deleted...]
-            <w:bookmarkEnd w:id="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Description of the invention:</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00397B5B" w:rsidTr="00113D10">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1241"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="1115" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00397B5B" w:rsidRDefault="00397B5B" w:rsidP="00397B5B">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...169 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">General purpose </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is the invention a new process, composition of matter, a device, or one or more products? A new use for, or an improvement to, an existing product or process?  </w:t>
+            </w:r>
+            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.30j0zll" w:id="1"/>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00397B5B" w:rsidTr="00113D10">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1430"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="1241" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00397B5B" w:rsidRDefault="00397B5B" w:rsidP="00397B5B">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...34 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technical description </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A detailed description that will be a primary source of information/or the patent attorney as an application is being prepared. </w:t>
+            </w:r>
+            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.1fob9te" w:id="2"/>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00653D97">
-[...121 lines deleted...]
-            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00397B5B" w:rsidTr="00113D10">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1250"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="1430" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00397B5B" w:rsidRDefault="00397B5B" w:rsidP="00397B5B">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...180 lines deleted...]
-            <w:bookmarkEnd w:id="4"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utility </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What are the possible uses/or the invention (in or outside your particular field or application area)? What problems does it solve? How is the invention used to obtain this utility? In addition to immediate applications, are there any other uses that might be realized in the future? </w:t>
+            </w:r>
+            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.3znysh7" w:id="3"/>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00397B5B" w:rsidTr="00113D10">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1160"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="1250" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00397B5B" w:rsidRDefault="00397B5B" w:rsidP="00397B5B">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...181 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Novelty </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What are the advantages and improvements over existing methods, devices or materials? What features are believed to be new? </w:t>
+            </w:r>
+            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.2et92p0" w:id="4"/>
+            <w:bookmarkEnd w:id="4"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00397B5B" w:rsidTr="00113D10">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1250"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="1160" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00397B5B" w:rsidRPr="00397B5B" w:rsidRDefault="00397B5B" w:rsidP="00397B5B">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...36 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Steps involved </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If the invention is a composition of matter, a device, or a product, how is it made? If the invention is a process, what are the steps involved? </w:t>
+            </w:r>
+            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.tyjcwt" w:id="5"/>
+            <w:bookmarkEnd w:id="5"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00653D97">
-[...121 lines deleted...]
-            <w:bookmarkEnd w:id="6"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00397B5B" w:rsidTr="00113D10">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="611"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="1250" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00397B5B" w:rsidRPr="00397B5B" w:rsidRDefault="00397B5B" w:rsidP="00397B5B">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...191 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limitations </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does the invention possess any disadvantages or limitations? Can they be overcome? How? Are there competing ways to solve the same problem(s)? </w:t>
+            </w:r>
+            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.3dy6vkm" w:id="6"/>
+            <w:bookmarkEnd w:id="6"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00397B5B" w:rsidTr="00113D10">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1979"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="611" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00113D10" w:rsidRPr="00113D10" w:rsidRDefault="00397B5B" w:rsidP="00397B5B">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
-                <w:ilvl w:val="0"/>
+                <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...36 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discuss possible variations and modifications that can be envisioned. List close or related patents, if known. </w:t>
+            </w:r>
+            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.1t3h5sf" w:id="7"/>
+            <w:bookmarkEnd w:id="7"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00653D97">
-[...207 lines deleted...]
-            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00397B5B" w:rsidTr="00113D10">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1610"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="1979" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF6393" w:rsidRPr="00FF6393" w:rsidRDefault="00397B5B" w:rsidP="00FF6393">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...306 lines deleted...]
-            <w:bookmarkEnd w:id="11"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grant or Contract Number: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If the invention was made in connection with any sponsored research, provide the names of all sponsors, including government, corporate and foundation sponsors. This is important because sponsored research contracts may obligate Mount Holyoke with respect to intellectual property which results from the sponsored research. Provide the full applicable grant or contract number(s). If not sponsored, please indicate by “None.” </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.4d34og8" w:id="8"/>
+          <w:bookmarkEnd w:id="8"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF6393" w:rsidTr="00397B5B">
-[...186 lines deleted...]
-      <w:tr w:rsidR="00FF6393" w:rsidTr="00FF6393">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="193"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="1610" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7578" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF6393" w:rsidRPr="00653D97" w:rsidRDefault="00FF6393" w:rsidP="00FF6393">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...140 lines deleted...]
-            <w:bookmarkEnd w:id="12"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Material Transfer Agreement:</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(please select one)   </w:t>
+            </w:r>
+            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.2s8eyo1" w:id="9"/>
+            <w:bookmarkEnd w:id="9"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-2135199053"/>
+                <w:tag w:val="goog_rdk_0"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:b w:val="0"/>
+                    <w:bCs w:val="0"/>
+                    <w:i w:val="1"/>
+                    <w:iCs w:val="1"/>
+                    <w:smallCaps w:val="0"/>
+                    <w:strike w:val="0"/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:u w:val="none"/>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:vertAlign w:val="baseline"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐ </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
+            </w:r>
+            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.17dp8vu" w:id="10"/>
+            <w:bookmarkEnd w:id="10"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1376765649"/>
+                <w:tag w:val="goog_rdk_1"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+                    <w:b w:val="0"/>
+                    <w:bCs w:val="0"/>
+                    <w:i w:val="0"/>
+                    <w:iCs w:val="0"/>
+                    <w:smallCaps w:val="0"/>
+                    <w:strike w:val="0"/>
+                    <w:color w:val="000000"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                    <w:u w:val="none"/>
+                    <w:shd w:fill="auto" w:val="clear"/>
+                    <w:vertAlign w:val="baseline"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">☐ No</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes, indicate the name of the company providing the material. MTAs are frequently required by companies or other universities providing experimental materials. They are most common in the biological sciences but are not limited to those fields. </w:t>
+            </w:r>
+            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.3rdcrjn" w:id="11"/>
+            <w:bookmarkEnd w:id="11"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF6393" w:rsidTr="00FF6393">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="187"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7578" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF6393" w:rsidRPr="00FF6393" w:rsidRDefault="00FF6393" w:rsidP="00FF6393">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="1"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...16 lines deleted...]
-              <w:t>Date first sketch of invention prepared:</w:t>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of the Invention: </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please record the history of the invention, giving attention to the legally important events of conception (5a), the first actual reduction to practice (5d), and the establishment of a publication bar (5e, 5f). In the United States a patent application must be filed no later than one year after the publication describing the associated invention. In most other countries, filing must take place before the invention is known or available to others or published. Copies of signed and dated notebook pages validating the dates cited will be valuable attachments</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="193" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date invention first conceived by inventor(s):</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...118 lines deleted...]
-            <w:bookmarkEnd w:id="13"/>
+          <w:tcPr/>
+          <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.26in1rg" w:id="12"/>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF6393" w:rsidTr="00FF6393">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="187"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date first sketch of invention prepared:</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.lnxbz9" w:id="13"/>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date first written description prepared:</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.35nkun2" w:id="14"/>
+          <w:bookmarkEnd w:id="14"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date of first successful demonstration, if any:</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.1ksv4uv" w:id="15"/>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date of first external oral presentation or disclosure which describes the invention, if any. Attach copies of presentation materials if possible.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.44sinio" w:id="16"/>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date of first publication containing description of invention, if any. Attach copies.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.2jxsxqh" w:id="17"/>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="187" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If not previously disclosed orally or in writing, are their plans to do so? What are the dates of planned disclosures?</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.z337ya" w:id="18"/>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="2474" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7578" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF6393" w:rsidRPr="00653D97" w:rsidRDefault="00FF6393" w:rsidP="00FF6393">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="4"/>
               </w:numPr>
-              <w:autoSpaceDE w:val="0"/>
-[...889 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="450" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Potential Licensees: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF6393">
-[...120 lines deleted...]
-            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Has the invention been described to industry representatives? When and where did the description take place? Was the invention described in a specific or in a general fashion? Did they express any interest? Name companies and specific individuals and their titles, if possible. Do you know of other firms that might be particularly interested? Include as many possibilities as you can.  </w:t>
+            </w:r>
+            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.3j2qqm3" w:id="19"/>
             <w:bookmarkEnd w:id="19"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FF6393" w:rsidRDefault="00FF6393" w:rsidP="006547FA">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00677484" w:rsidRDefault="00677484" w:rsidP="006547FA">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Continued on next page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Continued on next page.</w:t>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF6393" w:rsidRDefault="00FF6393">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:br w:type="page"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each inventor should complete the following form:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF6393" w:rsidRDefault="00FF6393" w:rsidP="006547FA">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t>Each in</w:t>
       </w:r>
-      <w:r w:rsidR="00B24128">
-[...26 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="Table2"/>
+        <w:tblW w:w="10790.000000000002" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblBorders>
+          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3624"/>
         <w:gridCol w:w="1808"/>
         <w:gridCol w:w="1647"/>
         <w:gridCol w:w="126"/>
         <w:gridCol w:w="1177"/>
         <w:gridCol w:w="2408"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="3624"/>
+            <w:gridCol w:w="1808"/>
+            <w:gridCol w:w="1647"/>
+            <w:gridCol w:w="126"/>
+            <w:gridCol w:w="1177"/>
+            <w:gridCol w:w="2408"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00B24128" w:rsidTr="004E45E7">
-[...69 lines deleted...]
-      <w:tr w:rsidR="00AF7A70" w:rsidTr="00716F0B">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="584"/>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3672" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00716F0B" w:rsidRDefault="00B24128" w:rsidP="006547FA">
-[...30 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+            <w:pPr>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:pageBreakBefore w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:pBdr>
+                <w:top w:space="0" w:sz="0" w:val="nil"/>
+                <w:left w:space="0" w:sz="0" w:val="nil"/>
+                <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+                <w:right w:space="0" w:sz="0" w:val="nil"/>
+                <w:between w:space="0" w:sz="0" w:val="nil"/>
+              </w:pBdr>
+              <w:shd w:fill="auto" w:val="clear"/>
+              <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="450" w:right="0" w:hanging="360"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventors:</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...103 lines deleted...]
-            <w:bookmarkEnd w:id="20"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identify all inventors. An inventor </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:vertAlign w:val="baseline"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">an individual who has conceived an essential element of the invention either independently or jointly with others, during the evolution of the invention concept.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="584" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Full Name: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.1y810tw" w:id="20"/>
+          <w:bookmarkEnd w:id="20"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3672" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00C958D6" w:rsidRDefault="00C958D6" w:rsidP="00C958D6">
-[...130 lines deleted...]
-            <w:bookmarkEnd w:id="21"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citizenship: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.4i7ojhp" w:id="21"/>
+          <w:bookmarkEnd w:id="21"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3672" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF7A70" w:rsidRDefault="00AF7A70" w:rsidP="006547FA">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B24128" w:rsidTr="00716F0B">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="1061"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="1061" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5508" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B24128" w:rsidRDefault="00B24128" w:rsidP="006547FA">
-[...194 lines deleted...]
-            <w:bookmarkEnd w:id="22"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Position at Mount Holyoke</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(for non-MHC inventor, institutional/corporate affiliation)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.2xcytpi" w:id="22"/>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5508" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00B24128" w:rsidRDefault="00B24128" w:rsidP="006547FA">
-[...199 lines deleted...]
-            <w:bookmarkEnd w:id="23"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Departmental Affiliation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(with position/title)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.1ci93xb" w:id="23"/>
+          <w:bookmarkEnd w:id="23"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF7A70" w:rsidTr="00B24128">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="521"/>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="521" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work Phone: </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.3whwml4" w:id="24"/>
+          <w:bookmarkEnd w:id="24"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-mail address:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.2bn6wsx" w:id="25"/>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Additional E-Mail address:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="1556" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3672" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00716F0B" w:rsidRDefault="00B24128" w:rsidP="006547FA">
-[...130 lines deleted...]
-            <w:bookmarkEnd w:id="24"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work address:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.qsh70q" w:id="26"/>
+          <w:bookmarkEnd w:id="26"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.3as4poj" w:id="27"/>
+            <w:bookmarkEnd w:id="27"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3672" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Home address and home phone. </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Certain documents that must be filed with patent applications require the inventor's home address.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.1pxezwc" w:id="28"/>
+          <w:bookmarkEnd w:id="28"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Percent contribution to invention if more than one inventor:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The percentages should be agreed among the inventors prior to signing this document; in the absence of this information it will be assumed that each inventor made an equal contribution to the invention.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.49x2ik5" w:id="29"/>
+          <w:bookmarkEnd w:id="29"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="2177" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventive steps made by this inventor </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">List the specific contributions made by this inventor to the overall invention if there is more than one inventor.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="bookmark=id.2p2csry" w:id="30"/>
+          <w:bookmarkEnd w:id="30"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="530" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This disclosure is made in compliance with the Mount Holyoke College Invention Policy. As an inventor under such policy, I hereby agree to cooperate in the filing of patent applications and to make any assignments of ownership that may be required by Mount Holyoke.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:trHeight w:val="719" w:hRule="atLeast"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C958D6" w:rsidRDefault="00C958D6" w:rsidP="00C958D6">
-[...130 lines deleted...]
-            <w:bookmarkEnd w:id="25"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventor's Signature: _____________________________________________________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3672" w:type="dxa"/>
-[...1011 lines deleted...]
-            <w:tcW w:w="7218" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B24128" w:rsidRPr="006547FA" w:rsidRDefault="00B24128" w:rsidP="00B24128">
-[...75 lines deleted...]
-              <w:t>: _________________________</w:t>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date Signed: _________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006547FA" w:rsidRPr="006547FA" w:rsidRDefault="006547FA" w:rsidP="006547FA">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006547FA" w:rsidRPr="006547FA" w:rsidRDefault="006547FA" w:rsidP="006547FA">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006547FA" w:rsidRPr="006547FA" w:rsidRDefault="006547FA" w:rsidP="006547FA">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006547FA">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Please submit the completed disclosure to:</w:t>
+        <w:t xml:space="preserve">Please submit the completed disclosure to:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="Table3"/>
+        <w:tblW w:w="10800.0" w:type="dxa"/>
+        <w:jc w:val="left"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideV w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5400"/>
         <w:gridCol w:w="5400"/>
+        <w:tblGridChange w:id="0">
+          <w:tblGrid>
+            <w:gridCol w:w="5400"/>
+            <w:gridCol w:w="5400"/>
+          </w:tblGrid>
+        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr w:rsidR="00B24128" w:rsidTr="00F0461E">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit w:val="0"/>
+          <w:tblHeader w:val="0"/>
+        </w:trPr>
         <w:tc>
-          <w:tcPr>
-[...92 lines deleted...]
-              <w:t>217D Dwight Hall</w:t>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Campus Mail Address:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sponsored Research Officer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michelle St. James</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Torrey Hall D3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr>
-[...140 lines deleted...]
-              <w:t>South Hadley, MA 01075</w:t>
+          <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">USPS Mailing Address:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sponsored Research Officer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michelle St. James</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mount Holyoke College</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 College Street – Torrey Hall D3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South Hadley, MA 01075</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B24128" w:rsidRPr="00B24128" w:rsidRDefault="00B24128" w:rsidP="006547FA">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:iCs/>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00617B30" w:rsidRPr="00617B30" w:rsidRDefault="00617B30" w:rsidP="006547FA">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:iCs/>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="20"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-      </w:pPr>
-[...40 lines deleted...]
-        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006547FA" w:rsidRPr="00B24128" w:rsidRDefault="00B24128" w:rsidP="006547FA">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B24128">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Telephone</w:t>
-[...50 lines deleted...]
-        <w:t>: 413-538-2661</w:t>
+        <w:t xml:space="preserve">For questions or assistance, please contact the Sponsored Research Officer:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B60C68" w:rsidRPr="00B24128" w:rsidRDefault="00617B30" w:rsidP="006547FA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B24128">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telephone: 413-538-2204  Fax: 413-538-2661</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00B24128">
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+            <w:color w:val="0000ff"/>
             <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t>sponsored-research@mtholyoke.edu</w:t>
+          <w:t xml:space="preserve">sponsored-research@mtholyoke.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B24128">
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B60C68" w:rsidRPr="00B24128" w:rsidSect="00397B5B">
-[...4 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr>
+      <w:headerReference r:id="rId8" w:type="default"/>
+      <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
+      <w:pgMar w:bottom="432" w:top="432" w:left="720" w:right="720" w:header="720" w:footer="720"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...13 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Georgia"/>
+  <w:font w:name="Arial Unicode MS"/>
+  <w:font w:name="Times New Roman"/>
   <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
-[...10 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
+    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="0"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="10800" w:type="dxa"/>
-      <w:tblInd w:w="108" w:type="dxa"/>
+      <w:tblStyle w:val="Table4"/>
+      <w:tblW w:w="10800.0" w:type="dxa"/>
+      <w:jc w:val="left"/>
+      <w:tblInd w:w="108.0" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      <w:tblLook w:val="0400"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2430"/>
       <w:gridCol w:w="8370"/>
+      <w:tblGridChange w:id="0">
+        <w:tblGrid>
+          <w:gridCol w:w="2430"/>
+          <w:gridCol w:w="8370"/>
+        </w:tblGrid>
+      </w:tblGridChange>
     </w:tblGrid>
-    <w:tr w:rsidR="00397B5B" w:rsidRPr="00101F40" w:rsidTr="00B24128">
+    <w:tr>
       <w:trPr>
-        <w:trHeight w:val="1083"/>
+        <w:cantSplit w:val="0"/>
+        <w:trHeight w:val="1083" w:hRule="atLeast"/>
+        <w:tblHeader w:val="0"/>
       </w:trPr>
       <w:tc>
-        <w:tcPr>
-[...2 lines deleted...]
-        <w:p w:rsidR="00397B5B" w:rsidRDefault="00397B5B" w:rsidP="009A077C">
+        <w:tcPr/>
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
           <w:pPr>
             <w:pStyle w:val="Heading1"/>
-            <w:spacing w:before="0"/>
-[...3 lines deleted...]
-            </w:rPr>
+            <w:tabs>
+              <w:tab w:val="left" w:leader="none" w:pos="7185"/>
+            </w:tabs>
+            <w:spacing w:before="0" w:lineRule="auto"/>
+            <w:ind w:left="0" w:firstLine="0"/>
+            <w:rPr/>
           </w:pPr>
-          <w:r>
-[...2 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr/>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0">
+              <wp:inline distB="0" distT="0" distL="0" distR="0">
                 <wp:extent cx="1503045" cy="596265"/>
-                <wp:effectExtent l="19050" t="0" r="1905" b="0"/>
-[...4 lines deleted...]
-                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:docPr descr="MHC_logo_blue_text" id="2" name="image1.png"/>
+                <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="Picture 1" descr="MHC_logo_blue_text"/>
-[...2 lines deleted...]
-                        </pic:cNvPicPr>
+                        <pic:cNvPr descr="MHC_logo_blue_text" id="0" name="image1.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
-                        <a:srcRect/>
+                        <a:srcRect b="0" l="0" r="0" t="0"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
-                      <pic:spPr bwMode="auto">
+                      <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1503045" cy="596265"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
-[...8 lines deleted...]
-                        </a:ln>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:rPr>
+              <w:rtl w:val="0"/>
+            </w:rPr>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
-        <w:tcPr>
-[...2 lines deleted...]
-        <w:p w:rsidR="00397B5B" w:rsidRPr="00397B5B" w:rsidRDefault="00397B5B" w:rsidP="009A077C">
+        <w:tcPr/>
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
           <w:pPr>
             <w:pStyle w:val="Heading1"/>
-            <w:spacing w:before="120"/>
-            <w:ind w:left="0"/>
+            <w:tabs>
+              <w:tab w:val="left" w:leader="none" w:pos="7185"/>
+            </w:tabs>
+            <w:spacing w:before="120" w:lineRule="auto"/>
+            <w:ind w:left="0" w:firstLine="0"/>
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00397B5B">
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t>Mount Holyoke College</w:t>
+            <w:t xml:space="preserve">Mount Holyoke College</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00397B5B" w:rsidRPr="00101F40" w:rsidRDefault="005C63E3" w:rsidP="009A077C">
+        <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
           <w:pPr>
             <w:pStyle w:val="Heading1"/>
-            <w:ind w:left="0"/>
+            <w:tabs>
+              <w:tab w:val="left" w:leader="none" w:pos="7185"/>
+            </w:tabs>
+            <w:ind w:left="0" w:firstLine="0"/>
             <w:rPr>
-              <w:color w:val="624B7D"/>
-              <w:spacing w:val="20"/>
+              <w:color w:val="624b7d"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
-              <w:spacing w:val="20"/>
+              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t>Invention Disclo</w:t>
+            <w:t xml:space="preserve">Invention Disclosure Form</w:t>
           </w:r>
-          <w:r w:rsidR="00397B5B">
+          <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
             <w:rPr>
-              <w:spacing w:val="20"/>
+              <w:rtl w:val="0"/>
             </w:rPr>
-            <w:t>sure Form</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00397B5B" w:rsidRPr="00397B5B" w:rsidRDefault="00397B5B" w:rsidP="00397B5B">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:pBdr>
+        <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+        <w:right w:space="0" w:sz="0" w:val="nil"/>
+        <w:between w:space="0" w:sz="0" w:val="nil"/>
+      </w:pBdr>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
+        <w:u w:val="none"/>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:rPr>
+        <w:rtl w:val="0"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="EE9A2A02"/>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...85 lines deleted...]
-      <w:start w:val="1"/>
+      <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:b/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="0409001D"/>
+  <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3)"/>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%4)"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="(%5)"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="(%6)"/>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
-[...2 lines deleted...]
-      </w:pPr>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="0409001D"/>
+  <w:abstractNum w:abstractNumId="3">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...84 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...1 lines deleted...]
-        <w:i w:val="0"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="EE9A2A02"/>
+  <w:abstractNum w:abstractNumId="4">
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="450" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3)"/>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%4)"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="(%5)"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="(%6)"/>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
-[...2 lines deleted...]
-      </w:pPr>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="C06436E0"/>
+  <w:abstractNum w:abstractNumId="5">
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...92 lines deleted...]
-    <w:tmpl w:val="1E60C09A"/>
+  <w:abstractNum w:abstractNumId="6">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:b/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%6)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1097 lines deleted...]
-      </w:pPr>
+      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="0"/>
-[...41 lines deleted...]
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...65 lines deleted...]
-  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...8 lines deleted...]
-  <w15:docId w15:val="{740A407C-FDE8-4584-9D60-7AFFC7A49897}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
-        <w:color w:val="000000"/>
         <w:sz w:val="24"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr/>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...372 lines deleted...]
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:leader="none" w:pos="7185"/>
+      </w:tabs>
+      <w:spacing w:before="200" w:lineRule="auto"/>
+      <w:ind w:left="450"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma"/>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:smallCaps w:val="1"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="005E634F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="00397B5B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="7185"/>
       </w:tabs>
       <w:spacing w:before="200"/>
       <w:ind w:left="450"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:caps/>
+      <w:rFonts w:ascii="Tahoma" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Tahoma"/>
+      <w:b w:val="1"/>
+      <w:caps w:val="1"/>
       <w:color w:val="auto"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblInd w:w="0.0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108" w:type="dxa"/>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:aliases w:val="Academic-No Spacing"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="005E634F"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EnvelopeAddress">
     <w:name w:val="envelope address"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00F62EFA"/>
     <w:pPr>
-      <w:framePr w:w="7920" w:h="1980" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
+      <w:framePr w:lines="0" w:w="7920" w:h="1980" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom" w:hRule="exact"/>
       <w:ind w:left="2880"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
+    <w:qFormat w:val="1"/>
     <w:rsid w:val="006547FA"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:contextualSpacing w:val="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00617B30"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="0000ff" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00397B5B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00397B5B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00397B5B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00397B5B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:semiHidden w:val="1"/>
+    <w:unhideWhenUsed w:val="1"/>
     <w:rsid w:val="00397B5B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:semiHidden w:val="1"/>
     <w:rsid w:val="00397B5B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:cs="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="00397B5B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:caps/>
+      <w:rFonts w:ascii="Tahoma" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Tahoma"/>
+      <w:b w:val="1"/>
+      <w:caps w:val="1"/>
       <w:color w:val="auto"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00397B5B"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:left w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:bottom w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:right w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideH w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
       </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="108.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="108.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table4">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0.0" w:type="dxa"/>
+        <w:left w:w="115.0" w:type="dxa"/>
+        <w:bottom w:w="0.0" w:type="dxa"/>
+        <w:right w:w="115.0" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sponsored-research@mtholyoke.edu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sponsored-research@mtholyoke.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Tahoma-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Tahoma-bold.ttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9941,74 +5629,50 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-</Properties>
+<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhF2O3oNcFIsx9FiaK28Mm2SNOIuw==">CgMxLjAaJQoBMBIgCh4IB0IaCgZUYWhvbWESEEFyaWFsIFVuaWNvZGUgTVMaJQoBMRIgCh4IB0IaCgZUYWhvbWESEEFyaWFsIFVuaWNvZGUgTVMyCWlkLmdqZGd4czIKaWQuMzBqMHpsbDIKaWQuMWZvYjl0ZTIKaWQuM3pueXNoNzIKaWQuMmV0OTJwMDIJaWQudHlqY3d0MgppZC4zZHk2dmttMgppZC4xdDNoNXNmMgppZC40ZDM0b2c4MgppZC4yczhleW8xMgppZC4xN2RwOHZ1MgppZC4zcmRjcmpuMgppZC4yNmluMXJnMglpZC5sbnhiejkyCmlkLjM1bmt1bjIyCmlkLjFrc3Y0dXYyCmlkLjQ0c2luaW8yCmlkLjJqeHN4cWgyCWlkLnozMzd5YTIKaWQuM2oycXFtMzIKaWQuMXk4MTB0dzIKaWQuNGk3b2pocDIKaWQuMnhjeXRwaTIKaWQuMWNpOTN4YjIKaWQuM3dod21sNDIKaWQuMmJuNndzeDIJaWQucXNoNzBxMgloLjNhczRwb2oyCmlkLjFweGV6d2MyCmlkLjQ5eDJpazUyCmlkLjJwMmNzcnk4AHIhMXpiRHhRazNRYmQ2ajkxVjJFVEgwUWY4VmhkamgtVHhK</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>M. J. Maccardini</dc:creator>
-  <cp:keywords/>
-[...4 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>